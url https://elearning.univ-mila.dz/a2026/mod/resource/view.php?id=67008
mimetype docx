--- v0 (2026-02-22)
+++ v1 (2026-04-15)
@@ -1,65 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p w:rsidR="008457C3" w:rsidRDefault="008457C3" w:rsidP="000137FD">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000137FD" w:rsidRDefault="00791F4C" w:rsidP="000137FD">
+    <w:p w:rsidR="000137FD" w:rsidRDefault="002D589E" w:rsidP="000137FD">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
             <v:stroke joinstyle="miter"/>
             <v:path gradientshapeok="t" o:connecttype="rect"/>
           </v:shapetype>
           <v:shape id="Zone de texte 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:173.5pt;margin-top:12.25pt;width:186.95pt;height:110.55pt;z-index:251659264;visibility:visible;mso-width-percent:400;mso-height-percent:200;mso-width-percent:400;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD/juRRQgIAAHEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEuP0zAQviPxHyzfadK06SNqulq6FCEt&#10;D2nhws1xnMTCL2y3ye6vZ+x0SxZuiIvl8Uy++eabmexuBinQmVnHtSrxfJZixBTVNVdtib99Pb7Z&#10;YOQ8UTURWrESPzKHb/avX+16U7BMd1rUzCIAUa7oTYk7702RJI52TBI304YpcDbaSuLBtG1SW9ID&#10;uhRJlqarpNe2NlZT5hy83o1OvI/4TcOo/9w0jnkkSgzcfDxtPKtwJvsdKVpLTMfphQb5BxaScAVJ&#10;r1B3xBN0svwvKMmp1U43fka1THTTcMpiDVDNPP2jmoeOGBZrAXGcucrk/h8s/XT+YhGvS7xI1xgp&#10;IqFJ36FVqGbIs8EzlAWReuMKiH0wEO2Ht3qAZseCnbnX9IdDSh86olp2a63uO0ZqIDkPXyaTT0cc&#10;F0Cq/qOuIRc5eR2BhsbKoCBoggAdmvV4bRDwQBQes8V6ma1yjCj45st0sd3kMQcpnj831vn3TEsU&#10;LiW2MAERnpzvnQ90SPEcErI5LXh95EJEI0wdOwiLzgTmpWrHEsVJAtfxbZWnaZwawIlDGsIj6gsk&#10;oVBf4m2e5aNIL7LYtrrmALQJ4DRMcg+bIbgs8eYaRIog7TtVx7n1hIvxDmyEumgd5B2F9kM1XHpX&#10;6foRVLd63ADYWLh02j5h1MP0l9j9PBHLMBIfFHRuO18uw7pEY5mvMzDs1FNNPURRgCox9Raj0Tj4&#10;uGRRVXMLPT7yqH4YhpHLhS3MdZTvsoNhcaZ2jPr9p9j/AgAA//8DAFBLAwQUAAYACAAAACEAIROD&#10;1d8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KhDKP0JcaoKiQOVUEXg&#10;AbbxNgmx11HsNunbY7jAcXZGs9/km8kacabBt44V3M8SEMSV0y3XCj4/Xu5WIHxA1mgck4ILedgU&#10;11c5ZtqN/E7nMtQilrDPUEETQp9J6auGLPqZ64mjd3SDxRDlUEs94BjLrZFpkiykxZbjhwZ7em6o&#10;6sqTVXC87NPubTeVpsXX7W4M1dfYeaVub6btE4hAU/gLww9+RIciMh3cibUXRsHDfBm3BAXp/BFE&#10;DCzTZA3i8HtYgCxy+X9C8Q0AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD/juRRQgIAAHEE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAhE4PV3wAA&#10;AAoBAAAPAAAAAAAAAAAAAAAAAJwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAqAUA&#10;AAAA&#10;" fillcolor="#a5a5a5 [2092]">
             <v:textbox style="mso-fit-shape-to-text:t">
               <w:txbxContent>
                 <w:p w:rsidR="000137FD" w:rsidRPr="004472D0" w:rsidRDefault="007A6318" w:rsidP="007A6318">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Copperplate Gothic Bold" w:hAnsi="Copperplate Gothic Bold"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
@@ -357,81 +354,73 @@
       </w:pPr>
       <w:r w:rsidRPr="007A6318">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Ce choix reflète l’âme d’une vieille Nation qui a su, chaque fois à travers les millénaires, dépasser les tragédies et les vicissitudes de l’Histoire et poursuivre ainsi la réalisation de son destin de dignité et de grandeur.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007A6318" w:rsidRPr="007A6318" w:rsidRDefault="007A6318" w:rsidP="007A6318">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A6318">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">De fait, le peuple algérien a démontré, à travers les siècles, sa résistance farouche à tout envahisseur qu’il a chaque fois réussi à défaire, à l’image de la colonisation française évacuée à l’issue de 132 années de </w:t>
-[...8 lines deleted...]
-        <w:t>martyres et de souffrances, mais aussi de résistances et d’une ultime Révolution libératrice saluée à travers le Monde.</w:t>
+        <w:t>De fait, le peuple algérien a démontré, à travers les siècles, sa résistance farouche à tout envahisseur qu’il a chaque fois réussi à défaire, à l’image de la colonisation française évacuée à l’issue de 132 années de martyres et de souffrances, mais aussi de résistances et d’une ultime Révolution libératrice saluée à travers le Monde.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000137FD" w:rsidRDefault="007A6318" w:rsidP="007A6318">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>* CONSIGNES :</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007A6318" w:rsidRPr="00601DB6" w:rsidRDefault="007268F5" w:rsidP="00601DB6">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00601DB6">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
@@ -586,80 +575,77 @@
       </w:pPr>
       <w:r w:rsidRPr="00601DB6">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Proposez une traduction (écrite) des quatre paragraphes (1, 2, 3 et 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00601DB6" w:rsidRPr="00601DB6" w:rsidSect="000137FD">
-      <w:headerReference w:type="even" r:id="rId7"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:endnote w:type="separator" w:id="0">
-    <w:p w:rsidR="00AF6028" w:rsidRDefault="00AF6028" w:rsidP="000137FD">
+    <w:p w:rsidR="00E90DFF" w:rsidRDefault="00E90DFF" w:rsidP="000137FD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="1">
-    <w:p w:rsidR="00AF6028" w:rsidRDefault="00AF6028" w:rsidP="000137FD">
+    <w:p w:rsidR="00E90DFF" w:rsidRDefault="00E90DFF" w:rsidP="000137FD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -704,141 +690,392 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Copperplate Gothic Bold">
     <w:panose1 w:val="020E0705020206020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="00276BE4" w:rsidRDefault="00276BE4">
-[...8 lines deleted...]
-<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-945463967"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p w:rsidR="0026169D" w:rsidRDefault="00791F4C">
+      <w:p w:rsidR="0026169D" w:rsidRDefault="002D589E">
         <w:pPr>
           <w:pStyle w:val="Pieddepage"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="0026169D">
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C611EC">
+        <w:r w:rsidR="00650127">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w:rsidR="0026169D" w:rsidRDefault="0026169D">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:footnote w:type="separator" w:id="0">
-    <w:p w:rsidR="00AF6028" w:rsidRDefault="00AF6028" w:rsidP="000137FD">
+    <w:p w:rsidR="00E90DFF" w:rsidRDefault="00E90DFF" w:rsidP="000137FD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="1">
-    <w:p w:rsidR="00AF6028" w:rsidRDefault="00AF6028" w:rsidP="000137FD">
+    <w:p w:rsidR="00E90DFF" w:rsidRDefault="00E90DFF" w:rsidP="000137FD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="00276BE4" w:rsidRDefault="00276BE4">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="Grilledutableau"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLook w:val="04A0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="4644"/>
+      <w:gridCol w:w="2268"/>
+      <w:gridCol w:w="4000"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="000137FD" w:rsidRPr="00DF681B" w:rsidTr="00C602AA">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4644" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidR="000137FD" w:rsidRPr="00DF681B" w:rsidRDefault="000137FD" w:rsidP="00C602AA">
+          <w:pPr>
+            <w:pStyle w:val="En-tte"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00DF681B">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>CENTRE UNIVERSITAIRE ABDELHAAFID BOUSSOUF-MILA</w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="000137FD" w:rsidRPr="00DF681B" w:rsidRDefault="000137FD" w:rsidP="00C602AA">
+          <w:pPr>
+            <w:pStyle w:val="En-tte"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00DF681B">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>DOMAINE DES LETTRES ET LANGUES ETRANGERES</w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="000137FD" w:rsidRPr="00DF681B" w:rsidRDefault="000137FD" w:rsidP="00C602AA">
+          <w:pPr>
+            <w:pStyle w:val="En-tte"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00DF681B">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t xml:space="preserve">Filière : Langue Française  </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2268" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidR="000137FD" w:rsidRPr="00DF681B" w:rsidRDefault="000137FD" w:rsidP="00C602AA">
+          <w:pPr>
+            <w:pStyle w:val="En-tte"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DF681B">
+            <w:rPr>
+              <w:noProof/>
+              <w:lang w:eastAsia="fr-FR"/>
+            </w:rPr>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0">
+                <wp:extent cx="1020725" cy="956930"/>
+                <wp:effectExtent l="0" t="0" r="8255" b="0"/>
+                <wp:docPr id="1" name="Image 1"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="1478506082.jpg"/>
+                        <pic:cNvPicPr/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1017600" cy="954000"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4000" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidR="000137FD" w:rsidRPr="00DF681B" w:rsidRDefault="000137FD" w:rsidP="00616693">
+          <w:pPr>
+            <w:pStyle w:val="En-tte"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00DF681B">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t xml:space="preserve">Module assuré par : </w:t>
+          </w:r>
+          <w:r w:rsidR="00616693">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>dre.Boucherit</w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="000137FD" w:rsidRPr="00DF681B" w:rsidRDefault="000137FD" w:rsidP="00616693">
+          <w:pPr>
+            <w:pStyle w:val="En-tte"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00DF681B">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t xml:space="preserve">Contact : </w:t>
+          </w:r>
+          <w:r w:rsidR="00616693" w:rsidRPr="00616693">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>jawhara </w:t>
+          </w:r>
+          <w:r w:rsidR="00616693">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>.boucherit@gmai</w:t>
+          </w:r>
+          <w:r w:rsidR="00276BE4">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>l</w:t>
+          </w:r>
+          <w:r w:rsidR="00616693">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>.com</w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="000137FD" w:rsidRPr="00DF681B" w:rsidRDefault="000137FD" w:rsidP="00C602AA">
+          <w:pPr>
+            <w:pStyle w:val="En-tte"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00DF681B">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>Cours 1</w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="000137FD" w:rsidRPr="00DF681B" w:rsidRDefault="000137FD" w:rsidP="00C602AA">
+          <w:pPr>
+            <w:pStyle w:val="En-tte"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00DF681B">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>Durée : 1 heure</w:t>
+          </w:r>
+          <w:r w:rsidR="00616693">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t xml:space="preserve"> et demie</w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="000137FD" w:rsidRDefault="000137FD" w:rsidP="00616693">
+          <w:pPr>
+            <w:pStyle w:val="En-tte"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00DF681B">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t xml:space="preserve">Cours destiné aux étudiants du Master </w:t>
+          </w:r>
+          <w:r w:rsidR="00616693">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="00616693" w:rsidRPr="00DF681B" w:rsidRDefault="00616693" w:rsidP="00616693">
+          <w:pPr>
+            <w:pStyle w:val="En-tte"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="000137FD" w:rsidRDefault="000137FD">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Grilledutableau"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4644"/>
@@ -894,502 +1131,221 @@
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t xml:space="preserve">Filière : Langue Française  </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2268" w:type="dxa"/>
         </w:tcPr>
         <w:p w:rsidR="000137FD" w:rsidRPr="00DF681B" w:rsidRDefault="000137FD" w:rsidP="00C602AA">
           <w:pPr>
             <w:pStyle w:val="En-tte"/>
           </w:pPr>
           <w:r w:rsidRPr="00DF681B">
             <w:rPr>
               <w:noProof/>
               <w:lang w:eastAsia="fr-FR"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="1020725" cy="956930"/>
                 <wp:effectExtent l="0" t="0" r="8255" b="0"/>
-                <wp:docPr id="1" name="Image 1"/>
+                <wp:docPr id="2" name="Image 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="1478506082.jpg"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
+                              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1017600" cy="954000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4000" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="000137FD" w:rsidRPr="00DF681B" w:rsidRDefault="000137FD" w:rsidP="00616693">
+        <w:p w:rsidR="000137FD" w:rsidRPr="00DF681B" w:rsidRDefault="000137FD" w:rsidP="000B4028">
           <w:pPr>
             <w:pStyle w:val="En-tte"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00DF681B">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t xml:space="preserve">Module assuré par : </w:t>
           </w:r>
-          <w:r w:rsidR="00616693">
-[...4 lines deleted...]
-            <w:t>dre.Boucherit</w:t>
+          <w:r w:rsidR="000B4028">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>Dre Boucherit</w:t>
+          </w:r>
+        </w:p>
+        <w:p w:rsidR="000137FD" w:rsidRPr="00DF681B" w:rsidRDefault="000137FD" w:rsidP="000B4028">
+          <w:pPr>
+            <w:pStyle w:val="En-tte"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00DF681B">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t xml:space="preserve">Contact : </w:t>
+          </w:r>
+          <w:r w:rsidR="000B4028" w:rsidRPr="000B4028">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>jawhara.boucherit</w:t>
+          </w:r>
+          <w:r w:rsidR="000B4028">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>@gmail.com</w:t>
           </w:r>
         </w:p>
         <w:p w:rsidR="000137FD" w:rsidRPr="00DF681B" w:rsidRDefault="000137FD" w:rsidP="00616693">
           <w:pPr>
             <w:pStyle w:val="En-tte"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00DF681B">
-[...309 lines deleted...]
-          </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>Travaux dirigés</w:t>
           </w:r>
           <w:r w:rsidRPr="00DF681B">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="00616693">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
         </w:p>
         <w:p w:rsidR="000137FD" w:rsidRPr="00DF681B" w:rsidRDefault="000B4028" w:rsidP="00C602AA">
           <w:pPr>
             <w:pStyle w:val="En-tte"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t xml:space="preserve">Durée : 1 heure et demie </w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="007A6318" w:rsidRPr="007A6318" w:rsidRDefault="000137FD" w:rsidP="007A6318">
+        <w:p w:rsidR="007A6318" w:rsidRPr="007A6318" w:rsidRDefault="000137FD" w:rsidP="00650127">
           <w:pPr>
             <w:pStyle w:val="En-tte"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>TD</w:t>
           </w:r>
           <w:r w:rsidRPr="00DF681B">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
-            <w:t xml:space="preserve"> destiné aux étudiants du Master</w:t>
-[...6 lines deleted...]
-            <w:t xml:space="preserve"> 2</w:t>
+            <w:t xml:space="preserve"> destiné aux étudiants du </w:t>
+          </w:r>
+          <w:r w:rsidR="00650127">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>L3</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidR="000137FD" w:rsidRDefault="000137FD">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="160F0230"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4D8E90A0"/>
     <w:lvl w:ilvl="0" w:tplc="A0B0F730">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
@@ -1601,147 +1557,150 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="90"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="11266"/>
+    <o:shapedefaults v:ext="edit" spidmax="14338"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00C65FA2"/>
     <w:rsid w:val="00004508"/>
     <w:rsid w:val="000137FD"/>
     <w:rsid w:val="00037C46"/>
     <w:rsid w:val="000718E3"/>
     <w:rsid w:val="00082CA7"/>
     <w:rsid w:val="00093031"/>
     <w:rsid w:val="00096FF8"/>
     <w:rsid w:val="000B218C"/>
     <w:rsid w:val="000B4028"/>
     <w:rsid w:val="000B4E2C"/>
     <w:rsid w:val="000D1713"/>
     <w:rsid w:val="000F02A0"/>
     <w:rsid w:val="000F32C5"/>
     <w:rsid w:val="001005DB"/>
     <w:rsid w:val="001227FD"/>
     <w:rsid w:val="00125A8D"/>
     <w:rsid w:val="00167E7D"/>
     <w:rsid w:val="0018105D"/>
     <w:rsid w:val="0018659A"/>
     <w:rsid w:val="001913B1"/>
     <w:rsid w:val="001C5636"/>
     <w:rsid w:val="001D0178"/>
     <w:rsid w:val="001D108F"/>
     <w:rsid w:val="001E19D8"/>
     <w:rsid w:val="001E62AF"/>
     <w:rsid w:val="00216B41"/>
     <w:rsid w:val="00227D48"/>
     <w:rsid w:val="00230722"/>
     <w:rsid w:val="00241936"/>
     <w:rsid w:val="0024209E"/>
     <w:rsid w:val="00250FAC"/>
     <w:rsid w:val="00256836"/>
     <w:rsid w:val="0026169D"/>
     <w:rsid w:val="0026636F"/>
     <w:rsid w:val="00276BE4"/>
     <w:rsid w:val="002966C8"/>
     <w:rsid w:val="002B0F61"/>
     <w:rsid w:val="002C32DD"/>
+    <w:rsid w:val="002D589E"/>
     <w:rsid w:val="002E05AD"/>
     <w:rsid w:val="002E2D02"/>
     <w:rsid w:val="00311E42"/>
     <w:rsid w:val="00316319"/>
     <w:rsid w:val="00317C31"/>
     <w:rsid w:val="00351E4F"/>
     <w:rsid w:val="003601CB"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="00363CC8"/>
     <w:rsid w:val="00381880"/>
     <w:rsid w:val="00390F65"/>
     <w:rsid w:val="003B1955"/>
     <w:rsid w:val="003B1E31"/>
     <w:rsid w:val="003B6DEA"/>
+    <w:rsid w:val="003B7FB3"/>
     <w:rsid w:val="003C47A2"/>
     <w:rsid w:val="003D6E5C"/>
     <w:rsid w:val="003F671A"/>
     <w:rsid w:val="00402C52"/>
     <w:rsid w:val="00402F86"/>
     <w:rsid w:val="004063D8"/>
     <w:rsid w:val="00421C36"/>
     <w:rsid w:val="00425234"/>
     <w:rsid w:val="00431A44"/>
     <w:rsid w:val="00434266"/>
     <w:rsid w:val="004446DC"/>
     <w:rsid w:val="004827F7"/>
     <w:rsid w:val="00485236"/>
     <w:rsid w:val="00490E9A"/>
     <w:rsid w:val="004B2B56"/>
     <w:rsid w:val="004C0ED0"/>
     <w:rsid w:val="004E1F85"/>
     <w:rsid w:val="005124C9"/>
     <w:rsid w:val="00536BEF"/>
     <w:rsid w:val="00541512"/>
     <w:rsid w:val="00556B33"/>
     <w:rsid w:val="00560AFB"/>
     <w:rsid w:val="0058188D"/>
     <w:rsid w:val="0059673E"/>
     <w:rsid w:val="005B6815"/>
     <w:rsid w:val="005D5946"/>
     <w:rsid w:val="00601DB6"/>
     <w:rsid w:val="006131E7"/>
     <w:rsid w:val="00616693"/>
     <w:rsid w:val="00625FA8"/>
     <w:rsid w:val="00632138"/>
     <w:rsid w:val="00644B29"/>
+    <w:rsid w:val="00650127"/>
     <w:rsid w:val="00666D82"/>
     <w:rsid w:val="00672A21"/>
     <w:rsid w:val="0069371D"/>
     <w:rsid w:val="006E1DA0"/>
     <w:rsid w:val="00701514"/>
     <w:rsid w:val="00717CB1"/>
     <w:rsid w:val="007268F5"/>
     <w:rsid w:val="007323A7"/>
     <w:rsid w:val="0076732B"/>
     <w:rsid w:val="00770ECA"/>
     <w:rsid w:val="007756F0"/>
     <w:rsid w:val="00786BC0"/>
     <w:rsid w:val="00791F4C"/>
     <w:rsid w:val="0079476E"/>
     <w:rsid w:val="00794DE8"/>
     <w:rsid w:val="007A6318"/>
     <w:rsid w:val="007B47E6"/>
     <w:rsid w:val="007B64EC"/>
     <w:rsid w:val="007D3825"/>
     <w:rsid w:val="007E6411"/>
     <w:rsid w:val="00803B40"/>
     <w:rsid w:val="00805D3B"/>
     <w:rsid w:val="008164BA"/>
     <w:rsid w:val="00840936"/>
     <w:rsid w:val="00840B73"/>
@@ -1788,77 +1747,78 @@
     <w:rsid w:val="00BA446D"/>
     <w:rsid w:val="00BD65D1"/>
     <w:rsid w:val="00BE062A"/>
     <w:rsid w:val="00C04B88"/>
     <w:rsid w:val="00C1742B"/>
     <w:rsid w:val="00C25730"/>
     <w:rsid w:val="00C32F4D"/>
     <w:rsid w:val="00C44104"/>
     <w:rsid w:val="00C504A5"/>
     <w:rsid w:val="00C541E4"/>
     <w:rsid w:val="00C611EC"/>
     <w:rsid w:val="00C65FA2"/>
     <w:rsid w:val="00C76EF9"/>
     <w:rsid w:val="00C91DD9"/>
     <w:rsid w:val="00D83B01"/>
     <w:rsid w:val="00D97152"/>
     <w:rsid w:val="00DA7503"/>
     <w:rsid w:val="00DC772F"/>
     <w:rsid w:val="00E012C3"/>
     <w:rsid w:val="00E316B5"/>
     <w:rsid w:val="00E3250F"/>
     <w:rsid w:val="00E334DA"/>
     <w:rsid w:val="00E60AA1"/>
     <w:rsid w:val="00E6683E"/>
     <w:rsid w:val="00E72814"/>
+    <w:rsid w:val="00E90DFF"/>
     <w:rsid w:val="00EA1B13"/>
     <w:rsid w:val="00EE3222"/>
     <w:rsid w:val="00EE78D5"/>
     <w:rsid w:val="00F018C6"/>
     <w:rsid w:val="00F514EF"/>
     <w:rsid w:val="00F61AB2"/>
     <w:rsid w:val="00F910ED"/>
     <w:rsid w:val="00FC3F01"/>
     <w:rsid w:val="00FE6F79"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="11266"/>
+    <o:shapedefaults v:ext="edit" spidmax="14338"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -2500,58 +2460,58 @@
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="547566345">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>